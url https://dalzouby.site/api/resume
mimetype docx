--- v0 (2026-01-18)
+++ v1 (2026-07-19)
@@ -1,5921 +1,1041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C35AF3E" w14:textId="7992CBE9" w:rsidR="004B3732" w:rsidRPr="008E4B50" w:rsidRDefault="004B3732" w:rsidP="00DF11CA">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00093F75">
+    <w:p w14:paraId="347002BD" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="30"/>
-[...127 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Duaa Alzouby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4825E29A" w14:textId="2703D0E3" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>dalzouby@</w:t>
+      </w:r>
+      <w:r w:rsidR="00567294">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidR="008F1DD7" w:rsidRPr="002570D4">
+        <w:t>gmail.com</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dalzouby@unc.edu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B3732" w:rsidRPr="002570D4">
+        <w:t xml:space="preserve"> | (980) 422-8173 | </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="5BF71E31" w14:textId="0837E5DC" w:rsidR="008E4B50" w:rsidRPr="008E4B50" w:rsidRDefault="009F541E" w:rsidP="00DF11CA">
+        <w:t>dalzouby.site</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="510E9CB1" w14:textId="389E034D" w:rsidR="003A1C82" w:rsidRPr="003A1C82" w:rsidRDefault="00000000" w:rsidP="003A1C82">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C82">
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFA3EC6" w14:textId="19C58337" w:rsidR="003C0636" w:rsidRPr="004E69B3" w:rsidRDefault="009F541E" w:rsidP="00DF11CA">
-[...34 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09F58510" w14:textId="62609F22" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A406F">
+        </w:rPr>
+        <w:t>University of North Carolina at Chapel Hill</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:t>May 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFE71A2" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bachelor of Arts in Data Science (Geographic Information Science) | Minor in Geography</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5A1DE1" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRPr="003A1C82" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C82">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62392C42" w14:textId="4793B3CD" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...64 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Ackland Art Museum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chapel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Hill, NC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4663D2FE" w14:textId="70D9E2F5" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...554 lines deleted...]
-    <w:p w14:paraId="36C31777" w14:textId="77777777" w:rsidR="00DF11CA" w:rsidRDefault="00DF11CA" w:rsidP="00DF11CA">
+        </w:rPr>
+        <w:t>Data Scientist</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>August 2025–Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA22D24" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="7D609CBF" w14:textId="13C5DAD8" w:rsidR="00DF11CA" w:rsidRDefault="00DF11CA" w:rsidP="00DF11CA">
+      </w:pPr>
+      <w:r>
+        <w:t>Digitized 300+ historical documents using OCR and AI tools with encryption protocols; automated file extraction across 10+ formats using PowerShell, reducing manual processing time by 70%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAABA3C" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Delivered data-driven recommendations expanding database capacity by 25% while improving data integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B768E2" w14:textId="092DEF15" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="16D6095C" w14:textId="55A6DC5C" w:rsidR="0091486C" w:rsidRPr="00DF11CA" w:rsidRDefault="0091486C" w:rsidP="00DF11CA">
+        </w:rPr>
+        <w:t>Stock Price Prediction Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chapel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Hill, NC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253FA52F" w14:textId="7A966922" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Machine Learning Engineer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t>August 2025–October 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B0B1F3" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...243 lines deleted...]
-    <w:p w14:paraId="0959AC08" w14:textId="36F22EA5" w:rsidR="0091486C" w:rsidRPr="0091486C" w:rsidRDefault="0091486C" w:rsidP="00DF11CA">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Built </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>XGBoost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> models achieving 82% accuracy in stock prediction; processed 5,000+ financial articles using NLP sentiment analysis to detect market anomalies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A781C2" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deployed interactive Python dashboard tracking 30+ stocks with automated risk alerts for volatility thresholds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5329B815" w14:textId="41BC8FEB" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">American Statistical Association </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-        <w:t>XGBoost</w:t>
+        </w:rPr>
+        <w:t>DataFest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0091486C">
-[...45 lines deleted...]
-    <w:p w14:paraId="7D2A6CB6" w14:textId="4C416288" w:rsidR="0091486C" w:rsidRDefault="0091486C" w:rsidP="00DF11CA">
+      <w:r>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Duke University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0287D7D9" w14:textId="78D286D5" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Winner: Best Insight</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:t>April 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3070479F" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="6528AFAF" w14:textId="4AC1857A" w:rsidR="002A0E67" w:rsidRDefault="002A0E67" w:rsidP="00DF11CA">
+      </w:pPr>
+      <w:r>
+        <w:t>Led team of 4 analyzing 30,000+ Financial Services leases (2018–2024) using Python and QGIS to map geographic clusters, identifying 3 key risk patterns and high-risk metropolitan areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E78638C" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Won Best Insight among 150+ participants for visualizations and recommendations reducing projected risk by 35%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8FD8F6" w14:textId="5DA397DF" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="50081658" w14:textId="2CFC3826" w:rsidR="002A0E67" w:rsidRPr="002A0E67" w:rsidRDefault="002A0E67" w:rsidP="00DF11CA">
+        </w:rPr>
+        <w:t>Incarceration &amp; Mental Health Analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chapel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Hill, NC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68832CCE" w14:textId="6DE5ECE5" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>GIS Research Analyst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">     August 2025-December 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5ADA11" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...339 lines deleted...]
-    <w:p w14:paraId="4D366D84" w14:textId="279B9710" w:rsidR="0091486C" w:rsidRPr="0091486C" w:rsidRDefault="0091486C" w:rsidP="00DF11CA">
+      </w:pPr>
+      <w:r>
+        <w:t>Analyzed 775 Chicago census tracts using stepwise regression and GWR, revealing stable relationship (β=37.4, p&lt;0.001, R²=0.69) between incarceration and mental health controlling for 7 demographic variables</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C81FD" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="3C143B9E" w14:textId="63C65F42" w:rsidR="0091486C" w:rsidRPr="0091486C" w:rsidRDefault="0091486C" w:rsidP="00DF11CA">
+      </w:pPr>
+      <w:r>
+        <w:t>Performed spatial autocorrelation analysis (Moran's I=0.236) and hot spot detection, identifying spillover effects concentrated on Chicago's South and West sides</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C38925" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Built automated ArcGIS Model Builder workflow for reproducible analysis and created comprehensive research report with policy recommendations for criminal justice reform</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60714028" w14:textId="6E94DE97" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6F3FEDFE" w14:textId="3A2D9017" w:rsidR="0091486C" w:rsidRPr="0091486C" w:rsidRDefault="0091486C" w:rsidP="00DF11CA">
+        </w:rPr>
+        <w:t>UNC MSA Alumni Database Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Chapel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Hill, NC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B73810" w14:textId="73C3D2B7" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Data Analyst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:t>September 2024–February 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EEAF7A" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consolidated 3,000+ alumni records spanning 70+ years across 8 data sources, implementing FERPA-compliant encryption and achieving 98% data accuracy while automating LinkedIn API collection to enrich 2,000+ profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCECA4B" w14:textId="07AE027C" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>HackNC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="576C79EB" w14:textId="1F861802" w:rsidR="0091486C" w:rsidRPr="0091486C" w:rsidRDefault="0091486C" w:rsidP="00DF11CA">
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Chapel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Hill, NC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21335319" w14:textId="0F7ED2EB" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Winner: Best Communication Hack</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r>
+        <w:t>November 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4907B43B" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Built multilingual platform supporting 12+ languages with AI translation and 200+ community resources, winning Best Communication Hack among 80+ teams for technical implementation and presentation to industry judges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479A2695" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRPr="003A1C82" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C82">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LEADERSHIP &amp; COMMUNITY INVOLVEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC6F239" w14:textId="45BB59FC" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...20 lines deleted...]
-          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Advisor, Ackland Art Museum | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C73176">
+        </w:rPr>
+        <w:t>UNC Student Government</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t>September 2024–May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E477B95" w14:textId="3DFBC768" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...89 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daily Art | </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="461F054F" w14:textId="37B32F63" w:rsidR="002A0E67" w:rsidRDefault="002A0E67" w:rsidP="00DF11CA">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Art Text Translator</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1C82">
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022–2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675CB4CE" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRPr="003A1C82" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C82">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SKILLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A912D15" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="1CD335FF" w14:textId="77777777" w:rsidR="002A0E67" w:rsidRDefault="002A0E67" w:rsidP="00DF11CA">
+      </w:pPr>
+      <w:r>
+        <w:t>Languages: English (Native) | Arabic (Native) | Spanish (Proficient)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7B6E32" w14:textId="77777777" w:rsidR="009E6D7B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1295 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Technical: Python | R | JavaScript | SQL | Machine Learning | Data Analytics | PowerShell | Excel | AWS | QGIS | ArcGIS | Google Earth Engine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D76947B" w14:textId="77777777" w:rsidR="003A1C82" w:rsidRDefault="003A1C82" w:rsidP="003A1C82"/>
+    <w:p w14:paraId="116B2F55" w14:textId="77777777" w:rsidR="003A1C82" w:rsidRDefault="003A1C82" w:rsidP="003A1C82"/>
+    <w:p w14:paraId="257211BA" w14:textId="77777777" w:rsidR="003A1C82" w:rsidRDefault="003A1C82" w:rsidP="003A1C82"/>
+    <w:sectPr w:rsidR="003A1C82">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="540" w:right="720" w:bottom="540" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="286"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="decorative"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="decorative"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...26 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...41 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100A01AA"/>
+    <w:nsid w:val="0FBA1706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="266A069A"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4874F0CC">
+    <w:tmpl w:val="C66E1ABE"/>
+    <w:lvl w:ilvl="0" w:tplc="6FA23CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="360" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82DEDF8A">
+    <w:lvl w:ilvl="1" w:tplc="466AA9A0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CA8256B2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8534AFA4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C5087766">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EDC0A2F4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D5E8DAF4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="86469D18">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="429CDB5A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="403F7739"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="474A62BC"/>
+    <w:lvl w:ilvl="0" w:tplc="4656A436">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F0406BE">
+    <w:lvl w:ilvl="1" w:tplc="563A6D38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15085A2A">
+    <w:lvl w:ilvl="2" w:tplc="9AECF1B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69FEB218">
+    <w:lvl w:ilvl="3" w:tplc="695A1D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C66EF8D8">
+    <w:lvl w:ilvl="4" w:tplc="39028E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08E0B546">
+    <w:lvl w:ilvl="5" w:tplc="048EFF6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D2547B70">
+    <w:lvl w:ilvl="6" w:tplc="D610A1A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="078CFF04">
+    <w:lvl w:ilvl="7" w:tplc="F95CBFC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A6522F68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...1750 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1777359961">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1944611078">
-[...32 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="2030789191">
+  <w:num w:numId="2" w16cid:durableId="1430543924">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="111"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00146B49"/>
-[...146 lines deleted...]
-    <w:rsid w:val="00FF4BAE"/>
+    <w:rsidRoot w:val="009E6D7B"/>
+    <w:rsid w:val="00394334"/>
+    <w:rsid w:val="003A1C82"/>
+    <w:rsid w:val="004D11D4"/>
+    <w:rsid w:val="004D264E"/>
+    <w:rsid w:val="005465B4"/>
+    <w:rsid w:val="00567294"/>
+    <w:rsid w:val="009E6D7B"/>
+    <w:rsid w:val="00EE1D02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1B10AB7C"/>
-  <w15:docId w15:val="{6411BAC2-B986-7E47-83E4-B5DB56FF961E}"/>
+  <w14:docId w14:val="70D3C9AC"/>
+  <w15:docId w15:val="{60EB7AB9-D74F-7A47-97BF-EC7ACFF6CF7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6254,394 +1374,234 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="120" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="000000"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="10" w:right="5073" w:hanging="10"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="21"/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="21"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...13 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
     <w:qFormat/>
-    <w:rsid w:val="004B3732"/>
-[...10 lines deleted...]
-    <w:rsid w:val="004B3732"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B3732"/>
-[...13 lines deleted...]
-    <w:rsid w:val="004B3732"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en" w:eastAsia="en"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...29 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F6A79"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...12 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D57E1"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D57E1"/>
     <w:rPr>
-      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...93 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dalzouby.site/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/in/duaa-alzouby-19a4541b8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6806,65 +1766,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6885,84 +1845,100 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>656</Words>
-  <Characters>3741</Characters>
+  <Words>682</Words>
+  <Characters>3893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4389</CharactersWithSpaces>
+  <CharactersWithSpaces>4566</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>